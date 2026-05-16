--- v0 (2026-02-23)
+++ v1 (2026-05-16)
@@ -1,3070 +1,1467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DF8B935" w14:textId="77777777" w:rsidR="00412FFC" w:rsidRDefault="00412FFC" w:rsidP="00284503">
-[...41 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00EB4A20" w:rsidRDefault="00EB4A20" w14:paraId="1FF5CC80" w14:textId="4C9A2636">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004D624A">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
         <w:rPr>
           <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Longest Day Golf Challenge 2026: Template for local media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00EB4A20" w:rsidRDefault="00EB4A20" w14:paraId="09404EB5" w14:textId="1270BB6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...127 lines deleted...]
-          <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Template for events that haven’t taken place yet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174BD5" w:rsidP="1E572A99" w:rsidRDefault="00174BD5" w14:paraId="1036CBF3" w14:textId="620C903B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E572A99" w:rsidR="00174BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>[Team]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E572A99" w:rsidR="00CB26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E572A99" w:rsidR="00174BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E572A99" w:rsidR="001E47A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longest Day Golf Challenge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E572A99" w:rsidR="7DA91202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Macmillan Cancer Support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00174BD5" w:rsidRDefault="001E47A5" w14:paraId="4C4FD16A" w14:textId="4E3D8C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A group of golfers in [town/area] are taking on Macmillan Cancer Support’s Longest Day Golf Challenge on [date].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="001E47A5" w:rsidRDefault="00233F74" w14:paraId="203A8D01" w14:textId="7D95FB67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Team name] will take on [36/72/100] holes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="005A4271">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of golf in one day to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00A75FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raise money for Macmillan and to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="005A4271">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support people living with cancer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00A75FC8" w:rsidRDefault="00BB61B6" w14:paraId="446649B7" w14:textId="345D237C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Talking about why they wanted to take on this challenge and what it means to them, [Golfer name] said:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00BB61B6" w:rsidRDefault="00BB61B6" w14:paraId="192AF213" w14:textId="5424C752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“[Insert a quote – three lines max </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00B947FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00B947FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where you explain why you chose to take this on. You can talk about your love of golf, any personal connection you have to Macmillan or the cause</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="009939CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>!]”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00705C74" w:rsidRDefault="009939CF" w14:paraId="123F2D0C" w14:textId="52EE0609">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Longest Day Golf Challenge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00790A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a long-running fundraising event for Macmillan Cancer Support. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00705C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Macmillan is doing whatever it takes to help more people with cancer get the best care the UK has to offer, and fundraising </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00705C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>events such as Longest Day Golf Challenge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00705C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helps </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00705C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>them reach their aims.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="000662E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other key ways people can fundraise for Macmillan include Macmillan Coffee Mornings, Mighty Hikes and the Darts Marathon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="003E2417" w:rsidRDefault="003E2417" w14:paraId="48568DB0" w14:textId="7943B8DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“[Insert another quote – one or two lines – where you explain why you think everyone should take on fundraising for Macmillan]”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00EB4A20" w:rsidRDefault="00690456" w14:paraId="415205ED" w14:textId="2EC1C8F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support [team name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="008B45A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by visiting [link to your fundraising page]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="004E4083" w:rsidRDefault="008B45A7" w14:paraId="6127ED8C" w14:textId="5F71DD92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Learn more about Longest Day Golf Challenge by visiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00312ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="005F730B" w:rsidR="00312ACD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://longestdaygolf.macmillan.org.uk/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00312ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0045412A" w:rsidR="0045412A" w:rsidP="0045412A" w:rsidRDefault="0045412A" w14:paraId="2811F4BA" w14:textId="3A6E5907">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For information, support or just someone to talk to, call </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Macmillan Cancer Support at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0808 808 00 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="0045412A" w:rsidRDefault="0045412A" w14:paraId="75F19DBB" w14:textId="0F43D470">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To support Macmillan Cancer Support, visit </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="005F730B" w:rsidR="00312ACD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.macmillan.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005F730B" w:rsidR="00312ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00EB4A20" w:rsidP="00EB4A20" w:rsidRDefault="00EB4A20" w14:paraId="7E56247C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="Cera Pro Macmillan" w:hAnsi="Cera Pro Macmillan" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="008925"/>
-[...209 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Template for events that haven’t taken place yet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="005F730B" w:rsidP="00CB26DD" w:rsidRDefault="00EB4A20" w14:paraId="6BD898F9" w14:textId="692D09E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="385D9097" w:rsidR="00EB4A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Team] take on Longest Day Golf Challenge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="385D9097" w:rsidR="4F667D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="385D9097" w:rsidR="00EB4A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Macmillan Cancer Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="501E2C16" w14:textId="30D4B961">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A group of golfers in [town/area] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>took</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Macmillan Cancer Support’s Longest Day Golf Challenge on [date].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="308E35D7" w14:textId="1067BDAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[Team name] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>took</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on [36/72/100] holes of golf in one day to raise money for Macmillan and to support people living with cancer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00DE51B2" w14:paraId="2A239D46" w14:textId="14FE8C35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[Insert a paragraph about how the day went (in as simple terms as possible) and how easy/difficult/fun the challenge was]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="5AB43785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Talking about why they wanted to take on this challenge and what it means to them, [Golfer name] said:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="4EC2CEEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“[Insert a quote – three lines max – where you explain why you chose to take this on. You can talk about your love of golf, any personal connection you have to Macmillan or the cause!]”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="2288F2E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Longest Day Golf Challenge is a long-running fundraising event for Macmillan Cancer Support. Macmillan is doing whatever it takes to help more people with cancer get the best care the UK has to offer, and fundraising events such as Longest Day Golf Challenge helps them reach their aims. Other key ways people can fundraise for Macmillan include Macmillan Coffee Mornings, Mighty Hikes and the Darts Marathon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="7ADB401C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“[Insert another quote – one or two lines – where you explain why you think everyone should take on fundraising for Macmillan]”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="48377B37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support [team name] by visiting [link to your fundraising page]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="137ECF5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more about Longest Day Golf Challenge by visiting </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="005F730B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://longestdaygolf.macmillan.org.uk/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0045412A" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="02E5E939" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For information, support or just someone to talk to, call </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Macmillan Cancer Support at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0808 808 00 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045412A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00CB26DD" w:rsidP="00CB26DD" w:rsidRDefault="00CB26DD" w14:paraId="4930D94B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To support Macmillan Cancer Support, visit </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="005F730B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.macmillan.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005F730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6814">
-[...1490 lines deleted...]
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="00EB4A20" w:rsidRDefault="00EB4A20" w14:paraId="52D8971E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F730B" w:rsidR="000662E4" w:rsidRDefault="000662E4" w14:paraId="6021528B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005F730B" w:rsidR="000662E4">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="474B7B0F" w14:textId="77777777" w:rsidR="0031494D" w:rsidRDefault="0031494D" w:rsidP="00262557">
+    <w:p w:rsidR="00F57602" w:rsidP="00905513" w:rsidRDefault="00F57602" w14:paraId="5C8CBE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D26B41" w14:textId="77777777" w:rsidR="0031494D" w:rsidRDefault="0031494D" w:rsidP="00262557">
+    <w:p w:rsidR="00F57602" w:rsidP="00905513" w:rsidRDefault="00F57602" w14:paraId="324CD278" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="800000AF" w:usb1="1000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cera Pro Macmillan">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48B63D4B" w14:textId="1796876C" w:rsidR="008A2717" w:rsidRDefault="008A2717">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00905513" w:rsidRDefault="005A3491" w14:paraId="3E79E70F" w14:textId="70B6FDA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04D607B7" wp14:editId="0D2A34AE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="372D5811" wp14:editId="11AD670D">
               <wp:simplePos x="635" y="635"/>
-              <wp:positionH relativeFrom="leftMargin">
+              <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>635</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="443865" cy="443865"/>
-[...2 lines deleted...]
-              <wp:docPr id="3" name="Text Box 3" descr="Macmillan Internal">
+              <wp:extent cx="1197610" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2016882293" name="Text Box 5" descr="Macmillan Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="443865" cy="443865"/>
+                        <a:ext cx="1197610" cy="370205"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D83C683" w14:textId="43638766" w:rsidR="008A2717" w:rsidRPr="008A2717" w:rsidRDefault="008A2717">
+                        <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="2C1F5F5A" w14:textId="4A99D20B">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="008A2717">
+                          <w:r w:rsidRPr="005A3491">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Macmillan Internal</w:t>
+                            <w:t>Macmillan Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="63500" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="04D607B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="372D5811">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Macmillan Internal" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACkCC8BQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5z0IyiMOEXWIsOA&#10;oC2QDj0rshQbsERBYmJnv36UbCddt9Owi/xE0vx4fFrcd6ZhR+VDDbbgs8mUM2UllLXdF/zH6/rL&#10;HWcBhS1FA1YV/KQCv19+/rRoXa6uoIKmVJ5REhvy1hW8QnR5lgVZKSPCBJyy5NTgjUC6+n1WetFS&#10;dtNkV9PpPGvBl86DVCGQ9bF38mXKr7WS+Kx1UMiaglNvmE6fzl08s+VC5HsvXFXLoQ3xD10YUVsq&#10;ek71KFCwg6//SGVq6SGAxokEk4HWtVRpBppmNv0wzbYSTqVZiJzgzjSF/5dWPh237sUz7L5CRwuM&#10;hLQu5IGMcZ5OexO/1CkjP1F4OtOmOmSSjDc313fzW84kuQZMWbLLz84H/KbAsAgK7mkriSxx3ATs&#10;Q8eQWMvCum6atJnG/magnNGSXTqMCLtdN7S9g/JE03joFx2cXNdUcyMCvghPm6UBSK34TIduoC04&#10;DIizCvzPv9ljPBFOXs5aUkrBLUmZs+a7pUXMr2+nUVjpQsCPYDcCezAPQPKb0UtwMsEYh80ItQfz&#10;RjJexTrkElZStYLjCB+wVyw9A6lWqxRE8nECN3brZEwdaYocvnZvwruBaKQNPcGoIpF/4LuPjX8G&#10;tzogsZ6WESnteRyYJumldQ7PJGr7/T1FXR7z8hcAAAD//wMAUEsDBBQABgAIAAAAIQA0gToW2gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVAKLRpnKpC4sLPgZJLb9t4&#10;iSPidWo7aXh73BMcd2Y08225mW0vJvKhc6zgbpGBIG6c7rhVUH8+3y5BhIissXdMCn4owKa6vCix&#10;0O7EHzTtYitSCYcCFZgYh0LK0BiyGBZuIE7el/MWYzp9K7XHUyq3vbzPslxa7DgtGBzoyVDzvRut&#10;Ato/5NPWv93o4+u7XR5N/TJirdT11bxdg4g0x78wnPETOlSJ6eBG1kH0CtIj8ayK5OWrFYiDgscs&#10;A1mV8j979QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACkCC8BQIAABQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0gToW2gAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAF8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="5pt,0,0,0">
+            <v:shape id="Text Box 5" style="position:absolute;margin-left:0;margin-top:0;width:94.3pt;height:29.15pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Macmillan Public" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfrlWxDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpV2NOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt66nYRaZJ6pF8fJrf9lqRg3C+BVPRYpJTIgyHujW7iv58Xn36&#10;SokPzNRMgREVPQpPbxcfP8w7W4opNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3S6rHesQ&#10;XatsmudXWQeutg648B6990OQLhK+lIKHRym9CERVFHsL6XTp3MYzW8xZuXPMNi0f22Dv6EKz1mDR&#10;M9Q9C4zsXfsPlG65Aw8yTDjoDKRsuUgz4DRF/mqaTcOsSLMgOd6eafL/D5Y/HDb2yZHQf4MeFxgJ&#10;6awvPTrjPL10On6xU4JxpPB4pk30gfB4qbi5viowxDH2+Tqf5rMIk11uW+fDdwGaRKOiDteS2GKH&#10;tQ9D6iklFjOwapVKq1HmLwdiRk92aTFaod/2Y99bqI84joNh097yVYs118yHJ+ZwtdgmyjU84iEV&#10;dBWF0aKkAffrLX/MR8YxSkmHUqmoQS1Ton4Y3MR09iXPo7TSHxruZGyTUdzksxg3e30HqMICH4Tl&#10;yYzJQZ1M6UC/oJqXsRqGmOFYs6Lbk3kXBuHia+BiuUxJqCLLwtpsLI/QkazI5HP/wpwd6Q64qAc4&#10;iYmVr1gfcuNNb5f7gNynlURiBzZHvlGBaanja4kS//M/ZV3e9OI3AAAA//8DAFBLAwQUAAYACAAA&#10;ACEANZWxj9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGHVkRRiFNV&#10;QKteCUhwdOJtHDVeh3jbpn+PywUuK41mNPO2WE2uFyccQ+dJwcM8AYHUeNNRq+DjfXOfgQisyeje&#10;Eyq4YIBVeXtT6Nz4M73hqeJWxBIKuVZgmYdcytBYdDrM/YAUvb0fneYox1aaUZ9juevlIklS6XRH&#10;ccHqAZ8tNofq6BSkL9u1HT7Tr+/9IuxC7Q9c+VelZnfT+gkE48R/YbjiR3QoI1Ptj2SC6BXER/j3&#10;Xr0sS0HUCh6zJciykP/hyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAX65VsQ8CAAAb&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANZWxj9oA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="7D83C683" w14:textId="43638766" w:rsidR="008A2717" w:rsidRPr="008A2717" w:rsidRDefault="008A2717">
+                  <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="2C1F5F5A" w14:textId="4A99D20B">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="008A2717">
+                    <w:r w:rsidRPr="005A3491">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Macmillan Internal</w:t>
+                      <w:t>Macmillan Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square" anchorx="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DE04D05" w14:textId="05FF5E67" w:rsidR="0063201A" w:rsidRDefault="008A2717">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00905513" w:rsidRDefault="005A3491" w14:paraId="118BB394" w14:textId="5EFBB801">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D55722" wp14:editId="47F089B7">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="leftMargin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79CEDC65" wp14:editId="6BECDA89">
+              <wp:simplePos x="914400" y="10058400"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>635</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="443865" cy="443865"/>
-[...2 lines deleted...]
-              <wp:docPr id="5" name="Text Box 5" descr="Macmillan Internal">
+              <wp:extent cx="1197610" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1922965033" name="Text Box 6" descr="Macmillan Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="443865" cy="443865"/>
+                        <a:ext cx="1197610" cy="370205"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2EAD169A" w14:textId="40AEDA72" w:rsidR="008A2717" w:rsidRPr="008A2717" w:rsidRDefault="008A2717">
+                        <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="210DDBBB" w14:textId="2BB35FB7">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="005A3491">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Macmillan Public</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="63500" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="30D55722" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="79CEDC65">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Macmillan Internal" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8Yp5xBwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5z0IyiMOEXWIsOA&#10;oC2QDj0rshQbsERBYmJnv36UbCddt9Owi/xE0vx4fFrcd6ZhR+VDDbbgs8mUM2UllLXdF/zH6/rL&#10;HWcBhS1FA1YV/KQCv19+/rRoXa6uoIKmVJ5REhvy1hW8QnR5lgVZKSPCBJyy5NTgjUC6+n1WetFS&#10;dtNkV9PpPGvBl86DVCGQ9bF38mXKr7WS+Kx1UMiaglNvmE6fzl08s+VC5HsvXFXLoQ3xD10YUVsq&#10;ek71KFCwg6//SGVq6SGAxokEk4HWtVRpBppmNv0wzbYSTqVZiJzgzjSF/5dWPh237sUz7L5CRwuM&#10;hLQu5IGMcZ5OexO/1CkjP1F4OtOmOmSSjDc313fzW84kuQZMWbLLz84H/KbAsAgK7mkriSxx3ATs&#10;Q8eQWMvCum6atJnG/magnNGSXTqMCLtdx+ryXfc7KE80lId+38HJdU2lNyLgi/C0YJqDRIvPdOgG&#10;2oLDgDirwP/8mz3GE+/k5awlwRTckqI5a75b2sf8+nYa9ZUuBPwIdiOwB/MApMIZPQgnE4xx2IxQ&#10;ezBvpOZVrEMuYSVVKziO8AF74dJrkGq1SkGkIidwY7dOxtSRrUjla/cmvBv4RlrUE4xiEvkH2vvY&#10;+GdwqwMS+Wknkdmex4FwUmDa6vBaosTf31PU5U0vfwEAAP//AwBQSwMEFAAGAAgAAAAhADSBOhba&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdUAotGmcqkLiws+Bkktv&#10;23iJI+J1ajtpeHvcExx3ZjTzbbmZbS8m8qFzrOBukYEgbpzuuFVQfz7fLkGEiKyxd0wKfijAprq8&#10;KLHQ7sQfNO1iK1IJhwIVmBiHQsrQGLIYFm4gTt6X8xZjOn0rtcdTKre9vM+yXFrsOC0YHOjJUPO9&#10;G60C2j/k09a/3ejj67tdHk39MmKt1PXVvF2DiDTHvzCc8RM6VInp4EbWQfQK0iPxrIrk5asViIOC&#10;xywDWZXyP3v1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALxinnEHAgAAGwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADSBOhbaAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="5pt,0,0,0">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:0;margin-top:0;width:94.3pt;height:29.15pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Macmillan Public" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyYVy+EQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcOg/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anohVrtLvcxM5zf9VqRg3C+BVPRYpJTIgyHujW7iv54WX26&#10;ocQHZmqmwIiKHoWnd4uPH+adLcUUGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3S6rHeuw&#10;ulbZNM+vsg5cbR1w4T16H4YgXaT6UgoenqT0IhBVUZwtpNOlcxvPbDFn5c4x27R8HIP9wxSatQab&#10;nks9sMDI3rV/lNItd+BBhgkHnYGULRdpB9ymyN9ts2mYFWkXBMfbM0z+/5Xlj4eNfXYk9F+hRwIj&#10;IJ31pUdn3KeXTscvTkowjhAez7CJPhAeLxW311cFhjjGPl/n03wWy2SX29b58E2AJtGoqENaElrs&#10;sPZhSD2lxGYGVq1SiRplfnNgzejJLiNGK/TbnrT1m/G3UB9xKwcD4d7yVYut18yHZ+aQYZwWVRue&#10;8JAKuorCaFHSgPv5N3/MR+AxSkmHiqmoQUlTor4bJGQ6+5LnUWHpDw13MrbJKG7zWYybvb4HFGOB&#10;78LyZMbkoE6mdKBfUdTL2A1DzHDsWdHtybwPg37xUXCxXKYkFJNlYW02lsfSEbMI6Ev/ypwdUQ/I&#10;1yOcNMXKd+APufGmt8t9QAoSMxHfAc0RdhRi4nZ8NFHpb/9T1uVpL34BAAD//wMAUEsDBBQABgAI&#10;AAAAIQA1lbGP2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UYdWRFGI&#10;U1VAq14JSHB04m0cNV6HeNumf4/LBS4rjWY087ZYTa4XJxxD50nBwzwBgdR401Gr4ON9c5+BCKzJ&#10;6N4TKrhggFV5e1Po3PgzveGp4lbEEgq5VmCZh1zK0Fh0Osz9gBS9vR+d5ijHVppRn2O56+UiSVLp&#10;dEdxweoBny02h+roFKQv27UdPtOv7/0i7ELtD1z5V6Vmd9P6CQTjxH9huOJHdCgjU+2PZILoFcRH&#10;+PdevSxLQdQKHrMlyLKQ/+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyYVy+EQIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1lbGP&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="2EAD169A" w14:textId="40AEDA72" w:rsidR="008A2717" w:rsidRPr="008A2717" w:rsidRDefault="008A2717">
+                  <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="210DDBBB" w14:textId="2BB35FB7">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="005A3491">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Macmillan Public</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square" anchorx="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00637566" w:rsidRPr="00637566">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00905513" w:rsidRDefault="005A3491" w14:paraId="661F3E97" w14:textId="0CED1A25">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F10B410" wp14:editId="21B8CB64">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1197610" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1227916757" name="Text Box 4" descr="Macmillan Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1197610" cy="370205"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="1A6F53CC" w14:textId="3BEE70B5">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005A3491">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Macmillan Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7F10B410">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" style="position:absolute;margin-left:0;margin-top:0;width:94.3pt;height:29.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Macmillan Public" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj96/8EwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnS7sacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62rqdiF5kmKX689zS/7bUiB+F8C6aixSSnRBgOdWt2Ff35vPr0&#10;lRIfmKmZAiMqehSe3i4+fph3thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lpl0zy/yjpwtXXAhffovR+CdJHqSyl4eJTSi0BURXG2kE6Xzm08s8WclTvHbNPy0xjsHVNo1hps&#10;ei51zwIje9f+U0q33IEHGSYcdAZStlykHXCbIn+1zaZhVqRdEBxvzzD5/1eWPxw29smR0H+DHgmM&#10;gHTWlx6dcZ9eOh2/OCnBOEJ4PMMm+kB4vFTcXF8VGOIY+3ydT/NZLJNdblvnw3cBmkSjog5pSWix&#10;w9qHIXVMic0MrFqlEjXK/OXAmtGTXUaMVui3PWnrik7H8bdQH3ErBwPh3vJVi63XzIcn5pBhnBZV&#10;Gx7xkAq6isLJoqQB9+stf8xH4DFKSYeKqahBSVOifhgkZDr7kudRYekPDTca22QUN/ksxs1e3wGK&#10;scB3YXkyY3JQoykd6BcU9TJ2wxAzHHtWdDuad2HQLz4KLpbLlIRisiyszcbyWDpiFgF97l+YsyfU&#10;A/L1AKOmWPkK/CE33vR2uQ9IQWIm4jugeYIdhZi4PT2aqPQ//1PW5WkvfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADWVsY/aAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SL1Rh1ZE&#10;UYhTVUCrXglIcHTibRw1Xod426Z/j8sFLiuNZjTztlhNrhcnHEPnScHDPAGB1HjTUavg431zn4EI&#10;rMno3hMquGCAVXl7U+jc+DO94aniVsQSCrlWYJmHXMrQWHQ6zP2AFL29H53mKMdWmlGfY7nr5SJJ&#10;Uul0R3HB6gGfLTaH6ugUpC/btR0+06/v/SLsQu0PXPlXpWZ30/oJBOPEf2G44kd0KCNT7Y9kgugV&#10;xEf49169LEtB1AoesyXIspD/4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGP3r/wT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADWV&#10;sY/aAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="005A3491" w:rsidR="005A3491" w:rsidP="005A3491" w:rsidRDefault="005A3491" w14:paraId="1A6F53CC" w14:textId="3BEE70B5">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005A3491">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Macmillan Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F57602" w:rsidP="00905513" w:rsidRDefault="00F57602" w14:paraId="0135A30D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F57602" w:rsidP="00905513" w:rsidRDefault="00F57602" w14:paraId="44D246F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00723C29" w:rsidRDefault="00723C29" w14:paraId="255356B2" w14:textId="63D6BBF2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="442B2063" wp14:editId="6EBF19AE">
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Picture 4"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FF51871" wp14:editId="4228CEBA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-66675</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-182880</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1885950" cy="546735"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="13" name="Picture 13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6116320" cy="1038225"/>
+                    <a:ext cx="1885950" cy="546735"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
-[...213 lines deleted...]
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...105 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0088755A"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00FE6BB0"/>
+    <w:rsidRoot w:val="00905513"/>
+    <w:rsid w:val="000662E4"/>
+    <w:rsid w:val="000D0209"/>
+    <w:rsid w:val="000D07D6"/>
+    <w:rsid w:val="001409AD"/>
+    <w:rsid w:val="00174BD5"/>
+    <w:rsid w:val="001E47A5"/>
+    <w:rsid w:val="00233F74"/>
+    <w:rsid w:val="00312ACD"/>
+    <w:rsid w:val="00377838"/>
+    <w:rsid w:val="003E2417"/>
+    <w:rsid w:val="0045412A"/>
+    <w:rsid w:val="004E3334"/>
+    <w:rsid w:val="004E4083"/>
+    <w:rsid w:val="005A3491"/>
+    <w:rsid w:val="005A4271"/>
+    <w:rsid w:val="005F730B"/>
+    <w:rsid w:val="00690456"/>
+    <w:rsid w:val="00705C74"/>
+    <w:rsid w:val="00723C29"/>
+    <w:rsid w:val="00790A7E"/>
+    <w:rsid w:val="008B45A7"/>
+    <w:rsid w:val="00905513"/>
+    <w:rsid w:val="009939CF"/>
+    <w:rsid w:val="00A75FC8"/>
+    <w:rsid w:val="00B947FA"/>
+    <w:rsid w:val="00BB61B6"/>
+    <w:rsid w:val="00CB26DD"/>
+    <w:rsid w:val="00D346FE"/>
+    <w:rsid w:val="00D708AC"/>
+    <w:rsid w:val="00DE51B2"/>
+    <w:rsid w:val="00E54978"/>
+    <w:rsid w:val="00EB4A20"/>
+    <w:rsid w:val="00F57602"/>
+    <w:rsid w:val="1E572A99"/>
+    <w:rsid w:val="385D9097"/>
+    <w:rsid w:val="4F667D20"/>
+    <w:rsid w:val="7DA91202"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D88FDE3"/>
+  <w14:docId w14:val="5F278B5D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1F8F248E-529F-1241-BC1F-0A22C8361913}"/>
+  <w15:docId w15:val="{EC4F8A9A-4C41-4950-BB1C-37AD00DCCB11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3220,52 +1617,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3332,403 +1729,697 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0088755A"/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0088755A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0088755A"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00905513"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00905513"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF310A"/>
+    <w:rsid w:val="00905513"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF310A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00905513"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C92603"/>
+    <w:rsid w:val="004E4083"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C92603"/>
+    <w:rsid w:val="004E4083"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...120 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0063201A"/>
+    <w:rsid w:val="00723C29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0063201A"/>
+    <w:rsid w:val="00723C29"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longestdaygolf.macmillan.org.uk/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillan.org.uk" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longestdaygolf.macmillan.org.uk/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillan.org.uk" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3736,51 +2427,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3847,65 +2538,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3926,294 +2617,231 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D501F26537051D408E61F378B0CC76DF" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77c0cea805ac66a3aa46162d28c6583d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c8f6dead-6aef-4cf1-a43e-956ce3dc727a" xmlns:ns3="a6606cdf-70ff-4e6c-aee5-cbde6a08c0dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16dda14638619f6b57f28bd681551604" ns2:_="" ns3:_="">
+    <xsd:import namespace="c8f6dead-6aef-4cf1-a43e-956ce3dc727a"/>
+    <xsd:import namespace="a6606cdf-70ff-4e6c-aee5-cbde6a08c0dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
-                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
-                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8f6dead-6aef-4cf1-a43e-956ce3dc727a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3b1d1672-0447-4fbf-9b9c-c81437330686" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
-[...8 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3b1d1672-0447-4fbf-9b9c-c81437330686" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...28 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6404904c-099c-43f8-9bff-e64520e073cf" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a6606cdf-70ff-4e6c-aee5-cbde6a08c0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{59b77656-63e9-44e7-8562-b65e18720512}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a6606cdf-70ff-4e6c-aee5-cbde6a08c0dd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...18 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4272,157 +2900,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c8f6dead-6aef-4cf1-a43e-956ce3dc727a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a6606cdf-70ff-4e6c-aee5-cbde6a08c0dd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82560EB4-37E1-4A36-95FE-C7681B59C05B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B61B75-1915-4020-9B01-6AA9FD345EF3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B86CECD-AA6B-4757-87C7-91215A40C5EE}">
-[...8 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C1CA05D-AA75-4514-967C-8215CCAD39BA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07B530F9-056C-4E74-AED4-3063CEBDCD17}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00759A7-6093-462D-A019-435E9F0EDB52}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Macmillan Cancer Support</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Amy Waters</dc:creator>
+  <dc:creator>Chloe Gynne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BC5C5A3AB49AD645A3A17167A87D36BE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>493085d5,78372e75,729e1e29</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>1,3,5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Macmillan Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_SetDate">
-    <vt:lpwstr>2023-12-22T11:09:00Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_SetDate">
+    <vt:lpwstr>2026-04-14T15:09:52Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_Name">
-    <vt:lpwstr>Internal</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_SiteId">
     <vt:lpwstr>d01b6c12-fc67-4721-9818-7931d8b9a472</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_ActionId">
-    <vt:lpwstr>0d678a92-edc7-452d-b6c4-d444ab9b639c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_ActionId">
+    <vt:lpwstr>23d22c52-2c1e-4e21-912e-0a82d581aff0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_33db33b4-a63f-4007-aaec-b423b3a8a4c5_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2931fea0-f879-499b-ba31-d9f876eec1f9_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x010100D501F26537051D408E61F378B0CC76DF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>